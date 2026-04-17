--- v0 (2026-01-12)
+++ v1 (2026-04-17)
@@ -81,264 +81,264 @@
   <si>
     <t>Kapning/9051030 Kedjesmörjning hydraulisk 640-</t>
   </si>
   <si>
     <t>Valmet 945.1</t>
   </si>
   <si>
     <t>Kapning/9051030 Kedjesmörjning hydraulisk</t>
   </si>
   <si>
     <t>Kapning/9050700 Kedjesmörjning, el</t>
   </si>
   <si>
     <t>Hydraulventil/9090500 Smörjutrustning elektrisk</t>
   </si>
   <si>
     <t>Kapning/9050700 Smörjutrustning elektrisk</t>
   </si>
   <si>
     <t>Valmet 965 BR</t>
   </si>
   <si>
     <t>Kapenhet hydraulik/9050620 Kapenhet hydraulik toppsåg Voac 34-</t>
   </si>
   <si>
+    <t>Valmet 360.1 Ch. 111831-</t>
+  </si>
+  <si>
+    <t>Kapning/9590900 Oljetank</t>
+  </si>
+  <si>
     <t>Valmet 360.1 Ch. -111830</t>
   </si>
   <si>
-    <t>Kapning/9590900 Oljetank</t>
-[...2 lines deleted...]
-    <t>Valmet 360.1 Ch. 111831-</t>
+    <t>Valmet 370.2</t>
+  </si>
+  <si>
+    <t>Kapning/9050900 Oljetank</t>
+  </si>
+  <si>
+    <t>Valmet 370 E Ch. 11235-</t>
+  </si>
+  <si>
+    <t>370.2</t>
+  </si>
+  <si>
+    <t>370E</t>
   </si>
   <si>
     <t>Valmet 370.1 Ch. 11731-</t>
   </si>
   <si>
-    <t>Kapning/9050900 Oljetank</t>
-[...1 lines deleted...]
-  <si>
     <t>Valmet 370.1 Ch. 111801-</t>
   </si>
   <si>
-    <t>Valmet 370.2</t>
-[...10 lines deleted...]
-  <si>
     <t>Valmet 370 E Ch. 11171-</t>
   </si>
   <si>
     <t>Valmet 370 E Ch. -11170</t>
   </si>
   <si>
     <t>Kapning/9050950 Oljepump</t>
   </si>
   <si>
+    <t>Valmet 350.1</t>
+  </si>
+  <si>
+    <t>350.1</t>
+  </si>
+  <si>
     <t>Valmet 350</t>
   </si>
   <si>
-    <t>Valmet 350.1</t>
-[...4 lines deleted...]
-  <si>
     <t>Valmet 330.1</t>
   </si>
   <si>
     <t>Kedjesmörjning Eco oiler/9051100 Smörjapparat, elektrisk</t>
   </si>
   <si>
     <t>Valmet 330.2</t>
   </si>
   <si>
     <t>Oljetank/9050910 Smörjapparat, elektrisk</t>
   </si>
   <si>
+    <t xml:space="preserve">Valmet 370   Ch. 11550-</t>
+  </si>
+  <si>
+    <t>Oljetank/9050900 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Oljepump/9050950 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Kapning/9051100 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Smörjutrustning elektrisk/9050920 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Elektrisk kedjesmörjning -823/9051100 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Elektrisk kedjesmörjning 823-/9051100 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Valmet 965 S2</t>
+  </si>
+  <si>
+    <t>Kedjesmörning/9051100 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Kapenhet hydraulik toppsåg Voac 34-/9050620 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>330.2</t>
+  </si>
+  <si>
+    <t>Valmet 365</t>
+  </si>
+  <si>
+    <t>Kedjesmörjning Eco oiler/9050760 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Oljetank/9050920 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Oljetank 3700022571-/9050920 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Oljetank 3500012091-/9050920 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>360.2</t>
+  </si>
+  <si>
+    <t>Oljetank 3600023071-/9050920 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Oljetank 3701002281-/9050920 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Oljepump 3701002611-/9050950 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>Kedjesmörjning Eco oiler/9050920 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>3650012101-</t>
+  </si>
+  <si>
+    <t>Kedjesmörjning Eco oiler/9050710 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Valmet 378</t>
+  </si>
+  <si>
+    <t>Kedjesmörjning hydraulisk/9050760 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Valmet 378E</t>
+  </si>
+  <si>
+    <t>Kedjesmörjning hydraulisk/9051100 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Kedjesmörjning hydraulisk 13891-/9051100 Smörjapparat, elektrisk</t>
+  </si>
+  <si>
+    <t>Kedjesmörjning hydraulisk toppsåg/9051100 Smörjapparat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valmet 370   Ch. 11671-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valmet 370   Ch  11601-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valmet 370   Ch. 11571-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valmet 370   Ch. -11549</t>
+  </si>
+  <si>
     <t xml:space="preserve">Valmet 360   Ch. 11430-</t>
   </si>
   <si>
-    <t>Oljetank/9050900 Smörjapparat, elektrisk</t>
-[...100 lines deleted...]
-  <si>
     <t>Valmet 360.2</t>
   </si>
   <si>
     <t>Kapning/9051000 Kedjesmörjning hydraulisk toppsåg</t>
   </si>
   <si>
     <t>Kapning/9050750 Kedjesmörjning hydraulisk</t>
   </si>
   <si>
     <t>Kapning/9050760 Kedjesmörjning hydraulisk 13891-</t>
   </si>
   <si>
     <t>Kapning/9050700 Kedjesmörjning Eco oiler</t>
   </si>
   <si>
     <t>Kapning/9050910 Oljetank 3700022571-</t>
   </si>
   <si>
     <t>Kapning/9050910 Oljetank 3701002281-</t>
   </si>
   <si>
     <t>Kapning/9050910 Oljetank 3600023071-</t>
   </si>
   <si>
     <t>Kapning/9050900 Oljetank 3500012091-</t>
   </si>
   <si>
     <t>Kapning/9050950 Oljepump 3701002611-</t>
   </si>
   <si>
     <t>Kedjesmörning/9051020 Elektrisk kedjesmörjning</t>
   </si>
   <si>
     <t>Kedjesmörning/9051030 Hydraulisk kedjesmörjning</t>
   </si>
   <si>
+    <t>Valmet 370.1 Ch. -11730</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valmet 360   Ch  11541-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valmet 360   Ch. 11481-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valmet 360   Ch. 11451-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Valmet 360   Ch. -11429</t>
-  </si>
-[...10 lines deleted...]
-    <t>Valmet 370.1 Ch. -11730</t>
   </si>
   <si>
     <t>Kapenhet hydraulik/9050610 Kapenhet hydraulik Rexroth 34-</t>
   </si>
   <si>
     <t>Kapning/9051100 Kedjesmörjning Eco oiler</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -622,619 +622,619 @@
       <c r="B29" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="54">
       <c r="B54" s="0" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="0" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="56">
       <c r="B56" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="57">
       <c r="B57" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="0" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="0" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="0" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="0" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="104">
       <c r="C104" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="105">
       <c r="C105" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="106">
       <c r="C106" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="107">
       <c r="C107" s="0" t="s">
         <v>99</v>
       </c>
     </row>